--- v1 (2026-01-11)
+++ v2 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Etablissement</t>
   </si>
   <si>
     <t>Site_web</t>
   </si>
   <si>
     <t>Rue</t>
   </si>
   <si>
     <t>Code_postal</t>
   </si>
   <si>
     <t>Localite</t>
   </si>
   <si>
     <t>Province</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
@@ -647,239 +647,323 @@
   <si>
     <t>Rue des Fortifications, 25</t>
   </si>
   <si>
     <t>Grivegnée</t>
   </si>
   <si>
     <t>04/3430054</t>
   </si>
   <si>
     <t>E.C.E.P.S. Mont-sur-Marchienne (Etablissement Communal d'Enseignement de Promotion Sociale)</t>
   </si>
   <si>
     <t>https://www.eceps.be/mont-sur-marchienne/</t>
   </si>
   <si>
     <t>Rue Louise Michel, 6</t>
   </si>
   <si>
     <t>Mont-sur-Marchienne</t>
   </si>
   <si>
     <t>071/430776</t>
   </si>
   <si>
-    <t>EAFC -Marche-en-Famenne / Jemelle</t>
+    <t>EAFC - Centre Ardenne</t>
+  </si>
+  <si>
+    <t>http://www.iepslibramont.be/Aide%20soignant.htm#13-2</t>
+  </si>
+  <si>
+    <t>Avenue Herbofin, 39</t>
+  </si>
+  <si>
+    <t>Libramont</t>
+  </si>
+  <si>
+    <t>061/224671</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAFC - Evere </t>
+  </si>
+  <si>
+    <t>https://eafcevere.iepsevere.eu/toutes-nos-formations</t>
+  </si>
+  <si>
+    <t>Rue Chomé Wyns, 5</t>
+  </si>
+  <si>
+    <t>02/5551951</t>
+  </si>
+  <si>
+    <t>EAFC - Famenne Ardenne</t>
   </si>
   <si>
     <t>https://www.eafc-marche.be/aide-soignante/</t>
   </si>
   <si>
     <t>Avenue de la toison d'Or, 71</t>
   </si>
   <si>
     <t>Marche-en-Famenne</t>
   </si>
   <si>
     <t>084/321646</t>
   </si>
   <si>
+    <t>EAFC - Sud Luxembourg</t>
+  </si>
+  <si>
+    <t>https://www.eafc-sudlux.be/courses/aide-soignante/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemin de Weyle, 2 (aile) 5 </t>
+  </si>
+  <si>
+    <t>Arlon</t>
+  </si>
+  <si>
+    <t>063/230240</t>
+  </si>
+  <si>
+    <t>EAFC Andenne</t>
+  </si>
+  <si>
+    <t>https://www.eicandenne.be/aide-soignant/</t>
+  </si>
+  <si>
+    <t>Rue Adeline Henin, 1</t>
+  </si>
+  <si>
+    <t>Andenne</t>
+  </si>
+  <si>
+    <t>085/844963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAFC Ath </t>
+  </si>
+  <si>
+    <t>https://eafc-ath.com/index.php/aide-soignant/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Carton 5 </t>
+  </si>
+  <si>
+    <t>Ath</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 068 / 28 17 44 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAFC Dinant  </t>
+  </si>
+  <si>
+    <t>https://www.eafcdinant.be/2018/05/16/aide-soignant/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemin d’Herbuchenne, 1 boîte - 4 </t>
+  </si>
+  <si>
+    <t>Dinant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">082/21.30.60 </t>
+  </si>
+  <si>
     <t xml:space="preserve">EAFC Grâce-Hollogne / Alleur </t>
   </si>
   <si>
     <t>https://www.gha-wbe.be/f-as.php</t>
   </si>
   <si>
     <t>Rue Champ Pillé 54</t>
   </si>
   <si>
     <t>Grâce-Hollogne</t>
   </si>
   <si>
     <t>04 234 70 60</t>
   </si>
   <si>
-    <t>EAFC Jean Meunier</t>
+    <t>EAFC Hesbaye-Condroz</t>
+  </si>
+  <si>
+    <t>https://www.eafc-hc.be/formations/aide-soignant-aide-familial/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Eloi Fouarge 31 </t>
+  </si>
+  <si>
+    <t>Saint-Georges-sur-Meuse</t>
+  </si>
+  <si>
+    <t> 04/2752870</t>
+  </si>
+  <si>
+    <t>EAFC Jean Meunier - Bruxelles</t>
   </si>
   <si>
     <t>https://eafcjeanmeunier.be/</t>
   </si>
   <si>
     <t xml:space="preserve">rue Masui 204 </t>
   </si>
   <si>
     <t>065/88.15.00</t>
   </si>
   <si>
+    <t>EAFC Jean Meunier - Jemappes</t>
+  </si>
+  <si>
+    <t>https://eafcjeanmeunier.be/aide-soignant/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avenue Roi Albert 643 </t>
+  </si>
+  <si>
+    <t>Jemappes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+32 (0)65 88 15 00 </t>
+  </si>
+  <si>
+    <t>EAFC Jean Meunier - Quiévrain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Neuve 1 (Petit Bruxelles) </t>
+  </si>
+  <si>
+    <t>Quiévrain</t>
+  </si>
+  <si>
+    <t>+32 (0)65 45 73 81</t>
+  </si>
+  <si>
     <t>EAFC Morlanwelz</t>
   </si>
   <si>
     <t>https://eafcmlz.be/aide-soignant/</t>
   </si>
   <si>
     <t>Rue Raoul Warocqué, 46</t>
   </si>
   <si>
     <t>Morlanwelz</t>
   </si>
   <si>
     <t>064/449754</t>
   </si>
   <si>
     <t>EAFC Thuin</t>
   </si>
   <si>
     <t>https://eafc-thuin.be/</t>
   </si>
   <si>
     <t>Grand rue, 52</t>
   </si>
   <si>
     <t>Thuin</t>
   </si>
   <si>
     <t>071/595153</t>
   </si>
   <si>
+    <t>EAFC Tournai</t>
+  </si>
+  <si>
+    <t>https://eafc-tournai.be/formation/aide-soignant/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rue des Moulins, 4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">+32 69 22 48 41 </t>
+  </si>
+  <si>
     <t>EAFC- Fléron Chénée</t>
   </si>
   <si>
     <t>https://www.promotion-sociale.be/formation/aide-soignant/</t>
   </si>
   <si>
     <t>Rue charles deliège, 9</t>
   </si>
   <si>
     <t>Fléron Magnée</t>
   </si>
   <si>
     <t>0471/219312</t>
   </si>
   <si>
     <t>EAFC- Vielsalm</t>
   </si>
   <si>
     <t>https://www.eafc-vsm.com/aide-soignante-aide-familiale</t>
   </si>
   <si>
     <t>Rue des chasseurs Ardennais, 1</t>
   </si>
   <si>
     <t>Vielsalm</t>
   </si>
   <si>
     <t>080/217860</t>
   </si>
   <si>
-    <t>EAFC-Arlon</t>
-[...25 lines deleted...]
-  <si>
     <t>EAFC-Frameries</t>
   </si>
   <si>
     <t>http://www.pearltrees.com/eafcframeries/horaires-toutes-sections/id62417348/item529465792</t>
   </si>
   <si>
     <t> Rue du Onze Novembre, 2</t>
   </si>
   <si>
     <t>Frameries</t>
   </si>
   <si>
     <t>065/672228</t>
   </si>
   <si>
-    <t>EAFC-Libramont</t>
-[...13 lines deleted...]
-  <si>
     <t>EAFC-Péruwelz</t>
   </si>
   <si>
     <t>https://www.eafcperuwelz.be/nos-formations/secondaire/aide-soignant/</t>
   </si>
   <si>
     <t>Boulevard Léopold III , 40</t>
   </si>
   <si>
     <t>Péruwelz</t>
   </si>
   <si>
     <t>069/771035</t>
   </si>
   <si>
-    <t>EAFC-Saint-Georges-sur-Meuse</t>
-[...13 lines deleted...]
-  <si>
     <t>Ecole de coiffure et de bioesthétique</t>
   </si>
   <si>
     <t>http://www.pitteurs.be/formations/service-a-la-personne/aide-soignante/</t>
   </si>
   <si>
     <t>Rue de Pitteurs, 31</t>
   </si>
   <si>
     <t>04/343/92 91</t>
   </si>
   <si>
     <t>Ecole de promotion sociale  - Couvin ECPS</t>
   </si>
   <si>
     <t>https://www.couvin.be/vivre-a-5660/education/enseignement/enseignement-de-promotion-sociale/</t>
   </si>
   <si>
     <t xml:space="preserve">Rue de Bercett, 4 bte 39 </t>
   </si>
   <si>
     <t>060/346886</t>
   </si>
   <si>
     <t>Ecole de Promotion sociale  Mons-borinage</t>
@@ -899,113 +983,95 @@
   <si>
     <t>Ecole de promotion sociale - Gembloux</t>
   </si>
   <si>
     <t>https://asbl-cel.be/index.php/eics/formations/gembloux</t>
   </si>
   <si>
     <t>Rue malaise, 18</t>
   </si>
   <si>
     <t>Gembloux</t>
   </si>
   <si>
     <t>071/778202</t>
   </si>
   <si>
     <t>Ecole de Promotion sociale -Jemappes-Quiévrain</t>
   </si>
   <si>
     <t>https://www.quievrain.be/annuaire/ecole-de-promotion-sociale-jemappes-quievrain</t>
   </si>
   <si>
     <t>Rue Neuve, 1</t>
   </si>
   <si>
-    <t>Jemappes</t>
-[...1 lines deleted...]
-  <si>
     <t>065/457381</t>
   </si>
   <si>
     <t xml:space="preserve">École de promotion sociale Vie Féminie </t>
   </si>
   <si>
     <t>http://www.epsvfmons.be/?page_id=100</t>
   </si>
   <si>
     <t>Rue d'Havré, 116</t>
   </si>
   <si>
     <t>065/361449</t>
   </si>
   <si>
     <t>Ecole des arts et métiers-Erquelinnes</t>
   </si>
   <si>
     <t>https://www.ameps.eu/about-7</t>
   </si>
   <si>
     <t>Rue Sainte Thérèse, 47</t>
   </si>
   <si>
     <t>Erquelinnes</t>
   </si>
   <si>
     <t>071/556221</t>
   </si>
   <si>
     <t>EIC-Ecole industrielle et commerciale -Courcelles</t>
   </si>
   <si>
     <t>https://www.eicourcelles.be/formations/formations-certificatives/aide-soignant-e/</t>
   </si>
   <si>
     <t xml:space="preserve">Place Roosevelt, 2 bte 3 </t>
   </si>
   <si>
     <t>Courcelles</t>
   </si>
   <si>
     <t>071/466350</t>
   </si>
   <si>
-    <t>EIC-Ecole industrielle et commerciale-Andenne</t>
-[...13 lines deleted...]
-  <si>
     <t>EIC-Ecole industrielle et commerciale-Auvelais</t>
   </si>
   <si>
     <t>https://eica.be/aide-soignant/</t>
   </si>
   <si>
     <t>rue Hicguet , 19</t>
   </si>
   <si>
     <t>071/260030</t>
   </si>
   <si>
     <t>EIC-Ecole industrielle, commerciale et de sauvetage-EICS-Tamines</t>
   </si>
   <si>
     <t>https://asbl-cel.be/eics</t>
   </si>
   <si>
     <t>Rue du Collège, 27</t>
   </si>
   <si>
     <t>Tamines</t>
   </si>
   <si>
     <t xml:space="preserve">EPSE Enghien </t>
@@ -1481,53 +1547,50 @@
   <si>
     <t>04/379 24 05</t>
   </si>
   <si>
     <t>Institut Saint-Charles</t>
   </si>
   <si>
     <t>http://www.saintcharles.be/7-aidesoignante.php</t>
   </si>
   <si>
     <t>Rue de Blaton, 31</t>
   </si>
   <si>
     <t>069/77 21 35</t>
   </si>
   <si>
     <t>Institut Saint-François de sales</t>
   </si>
   <si>
     <t>https://www.saint-francois.be/formations/option/7e-aide-soignante/</t>
   </si>
   <si>
     <t>Rue de l'industrie, 6</t>
   </si>
   <si>
-    <t>Ath</t>
-[...1 lines deleted...]
-  <si>
     <t> 068/26 51 20</t>
   </si>
   <si>
     <t xml:space="preserve">Institut Saint-Henri </t>
   </si>
   <si>
     <t>https://promsoc.saint-henri.be/?page_id=108</t>
   </si>
   <si>
     <t>Rue du Commerce, 21</t>
   </si>
   <si>
     <t>Comines</t>
   </si>
   <si>
     <t>056/560061</t>
   </si>
   <si>
     <t>Institut Saint-Joseph</t>
   </si>
   <si>
     <t>https://www.saintjoseph-saintghislain.be/images/grilles_horaires_2023-2024_compressed1.pdf</t>
   </si>
   <si>
     <t>Avenue de l'enseignement, 14</t>
@@ -1656,53 +1719,50 @@
     <t>Rue Raoul Waeoqué, 46</t>
   </si>
   <si>
     <t>064/43 21 88</t>
   </si>
   <si>
     <t>Institut technique de la communauté française</t>
   </si>
   <si>
     <t>https://www.itcf-erquelinnes.be/nos-sections/7eme-professionnel/aide-soignante/</t>
   </si>
   <si>
     <t>Rue Albert 1er,, 21</t>
   </si>
   <si>
     <t>071/55 60 85</t>
   </si>
   <si>
     <t>Institut technique de la communauté française de Dinant</t>
   </si>
   <si>
     <t>http://www.eafcdinant.be/2018/05/16/aide-soignant/</t>
   </si>
   <si>
     <t>Chemin d'Herbuchenne, 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dinant</t>
   </si>
   <si>
     <t>082/21 30 60</t>
   </si>
   <si>
     <t>Institut Technique de la communauté française Etienne Lenoir</t>
   </si>
   <si>
     <t>https://itela.be/formation-details.php?P_INDEX=33</t>
   </si>
   <si>
     <t>Chemin de Weyler, 2</t>
   </si>
   <si>
     <t>063/ 23 02 20</t>
   </si>
   <si>
     <t>Institut technique de la communauté française Félicien Rops</t>
   </si>
   <si>
     <t>https://www.felicienrops.be/aide-familiale-et-aide-soignante/</t>
   </si>
   <si>
     <t>Rue du Quatrième Génie, 2</t>
   </si>
@@ -2181,51 +2241,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H130"/>
+  <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3269,2348 +3329,2478 @@
       </c>
       <c r="F41" t="s">
         <v>209</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>150</v>
       </c>
       <c r="B42" t="s">
         <v>211</v>
       </c>
       <c r="C42" t="s">
         <v>212</v>
       </c>
       <c r="D42" t="s">
         <v>213</v>
       </c>
       <c r="E42">
-        <v>6900</v>
+        <v>6800</v>
       </c>
       <c r="F42" t="s">
         <v>214</v>
       </c>
       <c r="G42" t="s">
         <v>26</v>
       </c>
       <c r="H42" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>216</v>
       </c>
       <c r="C43" t="s">
         <v>217</v>
       </c>
       <c r="D43" t="s">
         <v>218</v>
       </c>
       <c r="E43">
-        <v>4460</v>
+        <v>1070</v>
       </c>
       <c r="F43" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" t="s">
+        <v>114</v>
+      </c>
+      <c r="H43" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
+        <v>220</v>
+      </c>
+      <c r="C44" t="s">
         <v>221</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>222</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44">
+        <v>6900</v>
+      </c>
+      <c r="F44" t="s">
         <v>223</v>
       </c>
-      <c r="E44">
-[...4 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="H44" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>150</v>
       </c>
       <c r="B45" t="s">
         <v>225</v>
       </c>
       <c r="C45" t="s">
         <v>226</v>
       </c>
       <c r="D45" t="s">
         <v>227</v>
       </c>
       <c r="E45">
-        <v>7140</v>
+        <v>6700</v>
       </c>
       <c r="F45" t="s">
         <v>228</v>
       </c>
       <c r="G45" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H45" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>150</v>
       </c>
       <c r="B46" t="s">
         <v>230</v>
       </c>
       <c r="C46" t="s">
         <v>231</v>
       </c>
       <c r="D46" t="s">
         <v>232</v>
       </c>
       <c r="E46">
-        <v>6530</v>
+        <v>5300</v>
       </c>
       <c r="F46" t="s">
         <v>233</v>
       </c>
       <c r="G46" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="H46" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>150</v>
       </c>
       <c r="B47" t="s">
         <v>235</v>
       </c>
       <c r="C47" t="s">
         <v>236</v>
       </c>
       <c r="D47" t="s">
         <v>237</v>
       </c>
       <c r="E47">
-        <v>4623</v>
+        <v>7800</v>
       </c>
       <c r="F47" t="s">
         <v>238</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>150</v>
       </c>
       <c r="B48" t="s">
         <v>240</v>
       </c>
       <c r="C48" t="s">
         <v>241</v>
       </c>
       <c r="D48" t="s">
         <v>242</v>
       </c>
       <c r="E48">
-        <v>6690</v>
+        <v>5500</v>
       </c>
       <c r="F48" t="s">
         <v>243</v>
       </c>
       <c r="G48" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H48" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>150</v>
       </c>
       <c r="B49" t="s">
         <v>245</v>
       </c>
       <c r="C49" t="s">
         <v>246</v>
       </c>
       <c r="D49" t="s">
         <v>247</v>
       </c>
       <c r="E49">
-        <v>6700</v>
+        <v>4460</v>
       </c>
       <c r="F49" t="s">
         <v>248</v>
       </c>
       <c r="G49" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="H49" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>150</v>
       </c>
       <c r="B50" t="s">
         <v>250</v>
       </c>
       <c r="C50" t="s">
         <v>251</v>
       </c>
       <c r="D50" t="s">
         <v>252</v>
       </c>
       <c r="E50">
-        <v>1070</v>
+        <v>4470</v>
       </c>
       <c r="F50" t="s">
-        <v>114</v>
+        <v>253</v>
       </c>
       <c r="G50" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B51" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C51" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D51" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E51">
-        <v>7080</v>
+        <v>1000</v>
       </c>
       <c r="F51" t="s">
-        <v>257</v>
+        <v>114</v>
       </c>
       <c r="G51" t="s">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="H51" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>150</v>
       </c>
       <c r="B52" t="s">
         <v>259</v>
       </c>
       <c r="C52" t="s">
         <v>260</v>
       </c>
       <c r="D52" t="s">
         <v>261</v>
       </c>
       <c r="E52">
-        <v>6800</v>
+        <v>7012</v>
       </c>
       <c r="F52" t="s">
         <v>262</v>
       </c>
       <c r="G52" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H52" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>150</v>
       </c>
       <c r="B53" t="s">
         <v>264</v>
       </c>
       <c r="C53" t="s">
+        <v>260</v>
+      </c>
+      <c r="D53" t="s">
         <v>265</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53">
+        <v>7380</v>
+      </c>
+      <c r="F53" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
       <c r="G53" t="s">
         <v>20</v>
       </c>
       <c r="H53" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>150</v>
       </c>
       <c r="B54" t="s">
+        <v>268</v>
+      </c>
+      <c r="C54" t="s">
         <v>269</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>270</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54">
+        <v>7140</v>
+      </c>
+      <c r="F54" t="s">
         <v>271</v>
       </c>
-      <c r="E54">
-[...2 lines deleted...]
-      <c r="F54" t="s">
+      <c r="G54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B55" t="s">
+        <v>273</v>
+      </c>
+      <c r="C55" t="s">
         <v>274</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>275</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55">
+        <v>6530</v>
+      </c>
+      <c r="F55" t="s">
         <v>276</v>
       </c>
-      <c r="E55">
-[...4 lines deleted...]
-      </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H55" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>278</v>
       </c>
       <c r="C56" t="s">
         <v>279</v>
       </c>
       <c r="D56" t="s">
         <v>280</v>
       </c>
       <c r="E56">
-        <v>5660</v>
+        <v>7500</v>
       </c>
       <c r="F56" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>282</v>
       </c>
       <c r="C57" t="s">
         <v>283</v>
       </c>
       <c r="D57" t="s">
         <v>284</v>
       </c>
       <c r="E57">
-        <v>7000</v>
+        <v>4623</v>
       </c>
       <c r="F57" t="s">
         <v>285</v>
       </c>
       <c r="G57" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>287</v>
       </c>
       <c r="C58" t="s">
         <v>288</v>
       </c>
       <c r="D58" t="s">
         <v>289</v>
       </c>
       <c r="E58">
-        <v>5030</v>
+        <v>6690</v>
       </c>
       <c r="F58" t="s">
         <v>290</v>
       </c>
       <c r="G58" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="H58" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>150</v>
       </c>
       <c r="B59" t="s">
         <v>292</v>
       </c>
       <c r="C59" t="s">
         <v>293</v>
       </c>
       <c r="D59" t="s">
         <v>294</v>
       </c>
       <c r="E59">
-        <v>7380</v>
+        <v>7080</v>
       </c>
       <c r="F59" t="s">
         <v>295</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="H59" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>297</v>
       </c>
       <c r="C60" t="s">
         <v>298</v>
       </c>
       <c r="D60" t="s">
         <v>299</v>
       </c>
       <c r="E60">
-        <v>7000</v>
+        <v>7600</v>
       </c>
       <c r="F60" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B61" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C61" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D61" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E61">
-        <v>6560</v>
+        <v>4020</v>
       </c>
       <c r="F61" t="s">
-        <v>304</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>306</v>
       </c>
       <c r="C62" t="s">
         <v>307</v>
       </c>
       <c r="D62" t="s">
         <v>308</v>
       </c>
       <c r="E62">
-        <v>6180</v>
+        <v>5660</v>
       </c>
       <c r="F62" t="s">
-        <v>309</v>
+        <v>57</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
+        <v>310</v>
+      </c>
+      <c r="C63" t="s">
         <v>311</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>312</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63">
+        <v>7000</v>
+      </c>
+      <c r="F63" t="s">
         <v>313</v>
       </c>
-      <c r="E63">
-[...2 lines deleted...]
-      <c r="F63" t="s">
+      <c r="G63" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
+        <v>315</v>
+      </c>
+      <c r="C64" t="s">
         <v>316</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>317</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64">
+        <v>5030</v>
+      </c>
+      <c r="F64" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="G64" t="s">
         <v>42</v>
       </c>
       <c r="H64" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>320</v>
       </c>
       <c r="C65" t="s">
         <v>321</v>
       </c>
       <c r="D65" t="s">
         <v>322</v>
       </c>
       <c r="E65">
-        <v>5060</v>
+        <v>7380</v>
       </c>
       <c r="F65" t="s">
+        <v>262</v>
+      </c>
+      <c r="G65" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>150</v>
       </c>
       <c r="B66" t="s">
         <v>324</v>
       </c>
       <c r="C66" t="s">
         <v>325</v>
       </c>
       <c r="D66" t="s">
         <v>326</v>
       </c>
       <c r="E66">
-        <v>7850</v>
+        <v>7000</v>
       </c>
       <c r="F66" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="G66" t="s">
         <v>20</v>
       </c>
       <c r="H66" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B67" t="s">
+        <v>328</v>
+      </c>
+      <c r="C67" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D67" t="s">
         <v>330</v>
       </c>
       <c r="E67">
-        <v>7000</v>
+        <v>6560</v>
       </c>
       <c r="F67" t="s">
-        <v>285</v>
+        <v>331</v>
       </c>
       <c r="G67" t="s">
         <v>20</v>
       </c>
       <c r="H67" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B68" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C68" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D68" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E68">
-        <v>7390</v>
+        <v>6180</v>
       </c>
       <c r="F68" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G68" t="s">
         <v>20</v>
       </c>
       <c r="H68" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B69" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C69" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D69" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E69">
-        <v>1070</v>
+        <v>5060</v>
       </c>
       <c r="F69" t="s">
-        <v>114</v>
+        <v>181</v>
       </c>
       <c r="G69" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="H69" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B70" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C70" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D70" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E70">
-        <v>5590</v>
+        <v>5060</v>
       </c>
       <c r="F70" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G70" t="s">
         <v>42</v>
       </c>
       <c r="H70" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B71" t="s">
         <v>346</v>
       </c>
       <c r="C71" t="s">
         <v>347</v>
       </c>
       <c r="D71" t="s">
         <v>348</v>
       </c>
       <c r="E71">
-        <v>1070</v>
+        <v>7850</v>
       </c>
       <c r="F71" t="s">
         <v>349</v>
       </c>
       <c r="G71" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="H71" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>15</v>
       </c>
       <c r="B72" t="s">
         <v>351</v>
       </c>
       <c r="C72" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72" t="s">
         <v>352</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72">
+        <v>7000</v>
+      </c>
+      <c r="F72" t="s">
+        <v>313</v>
+      </c>
+      <c r="G72" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" t="s">
         <v>353</v>
-      </c>
-[...10 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>15</v>
       </c>
       <c r="B73" t="s">
+        <v>354</v>
+      </c>
+      <c r="C73" t="s">
+        <v>355</v>
+      </c>
+      <c r="D73" t="s">
         <v>356</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73">
+        <v>7390</v>
+      </c>
+      <c r="F73" t="s">
         <v>357</v>
       </c>
-      <c r="D73" t="s">
+      <c r="G73" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" t="s">
         <v>358</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>15</v>
       </c>
       <c r="B74" t="s">
+        <v>359</v>
+      </c>
+      <c r="C74" t="s">
+        <v>360</v>
+      </c>
+      <c r="D74" t="s">
         <v>361</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74">
+        <v>1070</v>
+      </c>
+      <c r="F74" t="s">
+        <v>114</v>
+      </c>
+      <c r="G74" t="s">
+        <v>114</v>
+      </c>
+      <c r="H74" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>15</v>
       </c>
       <c r="B75" t="s">
+        <v>363</v>
+      </c>
+      <c r="C75" t="s">
+        <v>364</v>
+      </c>
+      <c r="D75" t="s">
+        <v>365</v>
+      </c>
+      <c r="E75">
+        <v>5590</v>
+      </c>
+      <c r="F75" t="s">
         <v>366</v>
       </c>
-      <c r="C75" t="s">
+      <c r="G75" t="s">
+        <v>42</v>
+      </c>
+      <c r="H75" t="s">
         <v>367</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>15</v>
       </c>
       <c r="B76" t="s">
+        <v>368</v>
+      </c>
+      <c r="C76" t="s">
+        <v>369</v>
+      </c>
+      <c r="D76" t="s">
         <v>370</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76">
+        <v>1070</v>
+      </c>
+      <c r="F76" t="s">
         <v>371</v>
       </c>
-      <c r="D76" t="s">
+      <c r="G76" t="s">
+        <v>114</v>
+      </c>
+      <c r="H76" t="s">
         <v>372</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B77" t="s">
+        <v>373</v>
+      </c>
+      <c r="C77" t="s">
+        <v>374</v>
+      </c>
+      <c r="D77" t="s">
         <v>375</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77">
+        <v>1300</v>
+      </c>
+      <c r="F77" t="s">
         <v>376</v>
       </c>
-      <c r="D77" t="s">
+      <c r="G77" t="s">
+        <v>104</v>
+      </c>
+      <c r="H77" t="s">
         <v>377</v>
-      </c>
-[...10 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>15</v>
       </c>
       <c r="B78" t="s">
+        <v>378</v>
+      </c>
+      <c r="C78" t="s">
         <v>379</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>380</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78">
+        <v>6760</v>
+      </c>
+      <c r="F78" t="s">
         <v>381</v>
       </c>
-      <c r="E78">
-[...2 lines deleted...]
-      <c r="F78" t="s">
+      <c r="G78" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>15</v>
       </c>
       <c r="B79" t="s">
+        <v>383</v>
+      </c>
+      <c r="C79" t="s">
         <v>384</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>385</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79">
+        <v>7370</v>
+      </c>
+      <c r="F79" t="s">
         <v>386</v>
       </c>
-      <c r="E79">
-[...2 lines deleted...]
-      <c r="F79" t="s">
+      <c r="G79" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>15</v>
       </c>
       <c r="B80" t="s">
+        <v>388</v>
+      </c>
+      <c r="C80" t="s">
         <v>389</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>390</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80">
+        <v>1080</v>
+      </c>
+      <c r="F80" t="s">
+        <v>114</v>
+      </c>
+      <c r="G80" t="s">
+        <v>114</v>
+      </c>
+      <c r="H80" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>15</v>
       </c>
       <c r="B81" t="s">
+        <v>392</v>
+      </c>
+      <c r="C81" t="s">
         <v>393</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>394</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81">
+        <v>4500</v>
+      </c>
+      <c r="F81" t="s">
         <v>395</v>
       </c>
-      <c r="E81">
-[...4 lines deleted...]
-      </c>
       <c r="G81" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B82" t="s">
         <v>397</v>
       </c>
       <c r="C82" t="s">
         <v>398</v>
       </c>
       <c r="D82" t="s">
         <v>399</v>
       </c>
       <c r="E82">
-        <v>6600</v>
+        <v>4800</v>
       </c>
       <c r="F82" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="G82" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="H82" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>15</v>
       </c>
       <c r="B83" t="s">
         <v>401</v>
       </c>
       <c r="C83" t="s">
         <v>402</v>
       </c>
       <c r="D83" t="s">
         <v>403</v>
       </c>
       <c r="E83">
-        <v>4500</v>
+        <v>1400</v>
       </c>
       <c r="F83" t="s">
-        <v>373</v>
+        <v>404</v>
       </c>
       <c r="G83" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="H83" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B84" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C84" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D84" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E84">
-        <v>4101</v>
+        <v>6880</v>
       </c>
       <c r="F84" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G84" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H84" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>15</v>
       </c>
       <c r="B85" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C85" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D85" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E85">
-        <v>4800</v>
+        <v>6700</v>
       </c>
       <c r="F85" t="s">
-        <v>82</v>
+        <v>228</v>
       </c>
       <c r="G85" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H85" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>15</v>
       </c>
       <c r="B86" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C86" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D86" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E86">
-        <v>7130</v>
+        <v>5570</v>
       </c>
       <c r="F86" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="H86" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>15</v>
       </c>
       <c r="B87" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C87" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D87" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E87">
-        <v>4040</v>
+        <v>6600</v>
       </c>
       <c r="F87" t="s">
-        <v>421</v>
+        <v>88</v>
       </c>
       <c r="G87" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H87" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B88" t="s">
         <v>423</v>
       </c>
       <c r="C88" t="s">
         <v>424</v>
       </c>
       <c r="D88" t="s">
         <v>425</v>
       </c>
       <c r="E88">
-        <v>4040</v>
+        <v>4500</v>
       </c>
       <c r="F88" t="s">
-        <v>421</v>
+        <v>395</v>
       </c>
       <c r="G88" t="s">
         <v>13</v>
       </c>
       <c r="H88" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>150</v>
       </c>
       <c r="B89" t="s">
         <v>427</v>
       </c>
       <c r="C89" t="s">
         <v>428</v>
       </c>
       <c r="D89" t="s">
         <v>429</v>
       </c>
       <c r="E89">
-        <v>4500</v>
+        <v>4101</v>
       </c>
       <c r="F89" t="s">
-        <v>373</v>
+        <v>430</v>
       </c>
       <c r="G89" t="s">
         <v>13</v>
       </c>
       <c r="H89" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>15</v>
       </c>
       <c r="B90" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C90" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D90" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E90">
-        <v>6061</v>
+        <v>4800</v>
       </c>
       <c r="F90" t="s">
-        <v>434</v>
+        <v>82</v>
       </c>
       <c r="G90" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H90" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B91" t="s">
         <v>436</v>
       </c>
       <c r="C91" t="s">
         <v>437</v>
       </c>
       <c r="D91" t="s">
         <v>438</v>
       </c>
       <c r="E91">
-        <v>7500</v>
+        <v>7130</v>
       </c>
       <c r="F91" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="G91" t="s">
         <v>20</v>
       </c>
       <c r="H91" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B92" t="s">
         <v>440</v>
       </c>
       <c r="C92" t="s">
         <v>441</v>
       </c>
       <c r="D92" t="s">
         <v>442</v>
       </c>
       <c r="E92">
-        <v>4800</v>
+        <v>4040</v>
       </c>
       <c r="F92" t="s">
-        <v>82</v>
+        <v>443</v>
       </c>
       <c r="G92" t="s">
         <v>13</v>
       </c>
       <c r="H92" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>150</v>
       </c>
       <c r="B93" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C93" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D93" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E93">
-        <v>7500</v>
+        <v>4040</v>
       </c>
       <c r="F93" t="s">
-        <v>134</v>
+        <v>443</v>
       </c>
       <c r="G93" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H93" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B94" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C94" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D94" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E94">
-        <v>1400</v>
+        <v>4500</v>
       </c>
       <c r="F94" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="G94" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="H94" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>15</v>
       </c>
       <c r="B95" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C95" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D95" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E95">
-        <v>7500</v>
+        <v>6061</v>
       </c>
       <c r="F95" t="s">
-        <v>134</v>
+        <v>456</v>
       </c>
       <c r="G95" t="s">
         <v>20</v>
       </c>
       <c r="H95" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>150</v>
       </c>
       <c r="B96" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C96" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D96" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E96">
-        <v>1400</v>
+        <v>7500</v>
       </c>
       <c r="F96" t="s">
-        <v>382</v>
+        <v>134</v>
       </c>
       <c r="G96" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="H96" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>150</v>
       </c>
       <c r="B97" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C97" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="D97" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E97">
-        <v>6240</v>
+        <v>4800</v>
       </c>
       <c r="F97" t="s">
-        <v>462</v>
+        <v>82</v>
       </c>
       <c r="G97" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H97" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>150</v>
       </c>
       <c r="B98" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C98" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D98" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E98">
-        <v>5000</v>
+        <v>7500</v>
       </c>
       <c r="F98" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
       <c r="G98" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="H98" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>15</v>
       </c>
       <c r="B99" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C99" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D99" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E99">
-        <v>4100</v>
+        <v>1400</v>
       </c>
       <c r="F99" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="G99" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="H99" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>15</v>
       </c>
       <c r="B100" t="s">
         <v>473</v>
       </c>
       <c r="C100" t="s">
         <v>474</v>
       </c>
       <c r="D100" t="s">
         <v>475</v>
       </c>
       <c r="E100">
-        <v>1040</v>
+        <v>7500</v>
       </c>
       <c r="F100" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G100" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="H100" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B101" t="s">
         <v>477</v>
       </c>
       <c r="C101" t="s">
         <v>478</v>
       </c>
       <c r="D101" t="s">
         <v>479</v>
       </c>
       <c r="E101">
-        <v>4600</v>
+        <v>1400</v>
       </c>
       <c r="F101" t="s">
+        <v>404</v>
+      </c>
+      <c r="G101" t="s">
+        <v>104</v>
+      </c>
+      <c r="H101" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B102" t="s">
+        <v>481</v>
+      </c>
+      <c r="C102" t="s">
         <v>482</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>483</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102">
+        <v>6240</v>
+      </c>
+      <c r="F102" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G102" t="s">
         <v>20</v>
       </c>
       <c r="H102" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B103" t="s">
         <v>486</v>
       </c>
       <c r="C103" t="s">
         <v>487</v>
       </c>
       <c r="D103" t="s">
         <v>488</v>
       </c>
       <c r="E103">
-        <v>7800</v>
+        <v>5000</v>
       </c>
       <c r="F103" t="s">
+        <v>42</v>
+      </c>
+      <c r="G103" t="s">
+        <v>42</v>
+      </c>
+      <c r="H103" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B104" t="s">
+        <v>490</v>
+      </c>
+      <c r="C104" t="s">
         <v>491</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>492</v>
       </c>
-      <c r="D104" t="s">
+      <c r="E104">
+        <v>4100</v>
+      </c>
+      <c r="F104" t="s">
         <v>493</v>
       </c>
-      <c r="E104">
-[...2 lines deleted...]
-      <c r="F104" t="s">
+      <c r="G104" t="s">
+        <v>13</v>
+      </c>
+      <c r="H104" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>15</v>
       </c>
       <c r="B105" t="s">
+        <v>495</v>
+      </c>
+      <c r="C105" t="s">
         <v>496</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>497</v>
       </c>
-      <c r="D105" t="s">
+      <c r="E105">
+        <v>1040</v>
+      </c>
+      <c r="F105" t="s">
+        <v>124</v>
+      </c>
+      <c r="G105" t="s">
+        <v>114</v>
+      </c>
+      <c r="H105" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>15</v>
       </c>
       <c r="B106" t="s">
+        <v>499</v>
+      </c>
+      <c r="C106" t="s">
+        <v>500</v>
+      </c>
+      <c r="D106" t="s">
         <v>501</v>
       </c>
-      <c r="C106" t="s">
+      <c r="E106">
+        <v>4600</v>
+      </c>
+      <c r="F106" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
       <c r="G106" t="s">
         <v>13</v>
       </c>
       <c r="H106" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>15</v>
       </c>
       <c r="B107" t="s">
+        <v>504</v>
+      </c>
+      <c r="C107" t="s">
+        <v>505</v>
+      </c>
+      <c r="D107" t="s">
         <v>506</v>
       </c>
-      <c r="C107" t="s">
+      <c r="E107">
+        <v>7600</v>
+      </c>
+      <c r="F107" t="s">
+        <v>98</v>
+      </c>
+      <c r="G107" t="s">
+        <v>20</v>
+      </c>
+      <c r="H107" t="s">
         <v>507</v>
-      </c>
-[...13 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>15</v>
       </c>
       <c r="B108" t="s">
+        <v>508</v>
+      </c>
+      <c r="C108" t="s">
+        <v>509</v>
+      </c>
+      <c r="D108" t="s">
         <v>510</v>
       </c>
-      <c r="C108" t="s">
+      <c r="E108">
+        <v>7800</v>
+      </c>
+      <c r="F108" t="s">
+        <v>238</v>
+      </c>
+      <c r="G108" t="s">
+        <v>20</v>
+      </c>
+      <c r="H108" t="s">
         <v>511</v>
-      </c>
-[...13 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="B109" t="s">
+        <v>512</v>
+      </c>
+      <c r="C109" t="s">
+        <v>513</v>
+      </c>
+      <c r="D109" t="s">
         <v>514</v>
       </c>
-      <c r="C109" t="s">
+      <c r="E109">
+        <v>7780</v>
+      </c>
+      <c r="F109" t="s">
         <v>515</v>
       </c>
-      <c r="D109" t="s">
+      <c r="G109" t="s">
+        <v>20</v>
+      </c>
+      <c r="H109" t="s">
         <v>516</v>
-      </c>
-[...10 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>15</v>
       </c>
       <c r="B110" t="s">
+        <v>517</v>
+      </c>
+      <c r="C110" t="s">
+        <v>518</v>
+      </c>
+      <c r="D110" t="s">
         <v>519</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E110">
+        <v>7330</v>
+      </c>
+      <c r="F110" t="s">
         <v>520</v>
       </c>
-      <c r="D110" t="s">
+      <c r="G110" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" t="s">
         <v>521</v>
-      </c>
-[...10 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>15</v>
       </c>
       <c r="B111" t="s">
+        <v>522</v>
+      </c>
+      <c r="C111" t="s">
         <v>523</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>524</v>
       </c>
-      <c r="D111" t="s">
+      <c r="E111">
+        <v>4300</v>
+      </c>
+      <c r="F111" t="s">
         <v>525</v>
       </c>
-      <c r="E111">
-[...2 lines deleted...]
-      <c r="F111" t="s">
+      <c r="G111" t="s">
+        <v>13</v>
+      </c>
+      <c r="H111" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>15</v>
       </c>
       <c r="B112" t="s">
+        <v>527</v>
+      </c>
+      <c r="C112" t="s">
         <v>528</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>529</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112">
+        <v>6900</v>
+      </c>
+      <c r="F112" t="s">
+        <v>223</v>
+      </c>
+      <c r="G112" t="s">
+        <v>26</v>
+      </c>
+      <c r="H112" t="s">
         <v>530</v>
-      </c>
-[...10 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>15</v>
       </c>
       <c r="B113" t="s">
+        <v>531</v>
+      </c>
+      <c r="C113" t="s">
+        <v>532</v>
+      </c>
+      <c r="D113" t="s">
         <v>533</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E113">
+        <v>1030</v>
+      </c>
+      <c r="F113" t="s">
+        <v>114</v>
+      </c>
+      <c r="G113" t="s">
+        <v>114</v>
+      </c>
+      <c r="H113" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="B114" t="s">
+        <v>535</v>
+      </c>
+      <c r="C114" t="s">
+        <v>536</v>
+      </c>
+      <c r="D114" t="s">
         <v>537</v>
       </c>
-      <c r="C114" t="s">
+      <c r="E114">
+        <v>5100</v>
+      </c>
+      <c r="F114" t="s">
         <v>538</v>
       </c>
-      <c r="D114" t="s">
+      <c r="G114" t="s">
+        <v>42</v>
+      </c>
+      <c r="H114" t="s">
         <v>539</v>
-      </c>
-[...10 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>15</v>
       </c>
       <c r="B115" t="s">
+        <v>540</v>
+      </c>
+      <c r="C115" t="s">
         <v>541</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>542</v>
       </c>
-      <c r="D115" t="s">
+      <c r="E115">
+        <v>4800</v>
+      </c>
+      <c r="F115" t="s">
+        <v>82</v>
+      </c>
+      <c r="G115" t="s">
+        <v>13</v>
+      </c>
+      <c r="H115" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="B116" t="s">
+        <v>544</v>
+      </c>
+      <c r="C116" t="s">
         <v>545</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>546</v>
       </c>
-      <c r="D116" t="s">
+      <c r="E116">
+        <v>6200</v>
+      </c>
+      <c r="F116" t="s">
         <v>547</v>
       </c>
-      <c r="E116">
-[...2 lines deleted...]
-      <c r="F116" t="s">
+      <c r="G116" t="s">
+        <v>20</v>
+      </c>
+      <c r="H116" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>15</v>
       </c>
       <c r="B117" t="s">
+        <v>549</v>
+      </c>
+      <c r="C117" t="s">
         <v>550</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>551</v>
       </c>
-      <c r="D117" t="s">
+      <c r="E117">
+        <v>4032</v>
+      </c>
+      <c r="F117" t="s">
         <v>552</v>
       </c>
-      <c r="E117">
-[...4 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="H117" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>15</v>
       </c>
       <c r="B118" t="s">
         <v>554</v>
       </c>
       <c r="C118" t="s">
         <v>555</v>
       </c>
       <c r="D118" t="s">
         <v>556</v>
       </c>
       <c r="E118">
         <v>5000</v>
       </c>
       <c r="F118" t="s">
         <v>42</v>
       </c>
       <c r="G118" t="s">
         <v>42</v>
       </c>
       <c r="H118" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="B119" t="s">
         <v>558</v>
       </c>
       <c r="C119" t="s">
         <v>559</v>
       </c>
       <c r="D119" t="s">
         <v>560</v>
       </c>
       <c r="E119">
-        <v>7070</v>
+        <v>7140</v>
       </c>
       <c r="F119" t="s">
-        <v>561</v>
+        <v>271</v>
       </c>
       <c r="G119" t="s">
         <v>20</v>
       </c>
       <c r="H119" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B120" t="s">
+        <v>562</v>
+      </c>
+      <c r="C120" t="s">
         <v>563</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>564</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120">
-        <v>7100</v>
+        <v>6560</v>
       </c>
       <c r="F120" t="s">
-        <v>566</v>
+        <v>331</v>
       </c>
       <c r="G120" t="s">
         <v>20</v>
       </c>
       <c r="H120" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="B121" t="s">
+        <v>566</v>
+      </c>
+      <c r="C121" t="s">
+        <v>567</v>
+      </c>
+      <c r="D121" t="s">
         <v>568</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121">
+        <v>5500</v>
+      </c>
+      <c r="F121" t="s">
+        <v>243</v>
+      </c>
+      <c r="G121" t="s">
+        <v>42</v>
+      </c>
+      <c r="H121" t="s">
         <v>569</v>
-      </c>
-[...13 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>15</v>
       </c>
       <c r="B122" t="s">
+        <v>570</v>
+      </c>
+      <c r="C122" t="s">
+        <v>571</v>
+      </c>
+      <c r="D122" t="s">
         <v>572</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122">
+        <v>6700</v>
+      </c>
+      <c r="F122" t="s">
+        <v>228</v>
+      </c>
+      <c r="G122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H122" t="s">
         <v>573</v>
-      </c>
-[...13 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>15</v>
       </c>
       <c r="B123" t="s">
+        <v>574</v>
+      </c>
+      <c r="C123" t="s">
+        <v>575</v>
+      </c>
+      <c r="D123" t="s">
+        <v>576</v>
+      </c>
+      <c r="E123">
+        <v>5000</v>
+      </c>
+      <c r="F123" t="s">
+        <v>42</v>
+      </c>
+      <c r="G123" t="s">
+        <v>42</v>
+      </c>
+      <c r="H123" t="s">
         <v>577</v>
-      </c>
-[...16 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>15</v>
       </c>
       <c r="B124" t="s">
+        <v>578</v>
+      </c>
+      <c r="C124" t="s">
+        <v>579</v>
+      </c>
+      <c r="D124" t="s">
+        <v>580</v>
+      </c>
+      <c r="E124">
+        <v>7070</v>
+      </c>
+      <c r="F124" t="s">
+        <v>581</v>
+      </c>
+      <c r="G124" t="s">
+        <v>20</v>
+      </c>
+      <c r="H124" t="s">
         <v>582</v>
-      </c>
-[...16 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>150</v>
       </c>
       <c r="B125" t="s">
+        <v>583</v>
+      </c>
+      <c r="C125" t="s">
+        <v>584</v>
+      </c>
+      <c r="D125" t="s">
+        <v>585</v>
+      </c>
+      <c r="E125">
+        <v>7100</v>
+      </c>
+      <c r="F125" t="s">
         <v>586</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G125" t="s">
         <v>20</v>
       </c>
       <c r="H125" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>150</v>
       </c>
       <c r="B126" t="s">
+        <v>588</v>
+      </c>
+      <c r="C126" t="s">
+        <v>589</v>
+      </c>
+      <c r="D126" t="s">
         <v>590</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126">
+        <v>7000</v>
+      </c>
+      <c r="F126" t="s">
+        <v>313</v>
+      </c>
+      <c r="G126" t="s">
+        <v>20</v>
+      </c>
+      <c r="H126" t="s">
         <v>591</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B127" t="s">
+        <v>592</v>
+      </c>
+      <c r="C127" t="s">
+        <v>593</v>
+      </c>
+      <c r="D127" t="s">
         <v>594</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127">
+        <v>7060</v>
+      </c>
+      <c r="F127" t="s">
         <v>595</v>
       </c>
-      <c r="D127" t="s">
+      <c r="G127" t="s">
+        <v>20</v>
+      </c>
+      <c r="H127" t="s">
         <v>596</v>
-      </c>
-[...10 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B128" t="s">
+        <v>597</v>
+      </c>
+      <c r="C128" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D128" t="s">
         <v>599</v>
       </c>
       <c r="E128">
-        <v>4300</v>
+        <v>7301</v>
       </c>
       <c r="F128" t="s">
-        <v>93</v>
+        <v>600</v>
       </c>
       <c r="G128" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H128" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C129" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="D129" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="E129">
-        <v>4020</v>
+        <v>4000</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
         <v>13</v>
       </c>
       <c r="H129" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>150</v>
       </c>
       <c r="B130" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C130" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D130" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E130">
+        <v>6000</v>
+      </c>
+      <c r="F130" t="s">
+        <v>129</v>
+      </c>
+      <c r="G130" t="s">
+        <v>20</v>
+      </c>
+      <c r="H130" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>150</v>
+      </c>
+      <c r="B131" t="s">
+        <v>610</v>
+      </c>
+      <c r="C131" t="s">
+        <v>611</v>
+      </c>
+      <c r="D131" t="s">
+        <v>612</v>
+      </c>
+      <c r="E131">
+        <v>4800</v>
+      </c>
+      <c r="F131" t="s">
+        <v>82</v>
+      </c>
+      <c r="G131" t="s">
+        <v>13</v>
+      </c>
+      <c r="H131" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>150</v>
+      </c>
+      <c r="B132" t="s">
+        <v>614</v>
+      </c>
+      <c r="C132" t="s">
+        <v>615</v>
+      </c>
+      <c r="D132" t="s">
+        <v>616</v>
+      </c>
+      <c r="E132">
+        <v>1150</v>
+      </c>
+      <c r="F132" t="s">
+        <v>114</v>
+      </c>
+      <c r="G132" t="s">
+        <v>114</v>
+      </c>
+      <c r="H132" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>150</v>
+      </c>
+      <c r="B133" t="s">
+        <v>618</v>
+      </c>
+      <c r="C133" t="s">
+        <v>611</v>
+      </c>
+      <c r="D133" t="s">
+        <v>619</v>
+      </c>
+      <c r="E133">
         <v>4300</v>
       </c>
-      <c r="F130" t="s">
-[...2 lines deleted...]
-      <c r="G130" t="s">
+      <c r="F133" t="s">
+        <v>93</v>
+      </c>
+      <c r="G133" t="s">
         <v>13</v>
       </c>
-      <c r="H130" t="s">
-        <v>600</v>
+      <c r="H133" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>150</v>
+      </c>
+      <c r="B134" t="s">
+        <v>621</v>
+      </c>
+      <c r="C134" t="s">
+        <v>611</v>
+      </c>
+      <c r="D134" t="s">
+        <v>622</v>
+      </c>
+      <c r="E134">
+        <v>4020</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>13</v>
+      </c>
+      <c r="H134" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>150</v>
+      </c>
+      <c r="B135" t="s">
+        <v>624</v>
+      </c>
+      <c r="C135" t="s">
+        <v>625</v>
+      </c>
+      <c r="D135" t="s">
+        <v>626</v>
+      </c>
+      <c r="E135">
+        <v>4300</v>
+      </c>
+      <c r="F135" t="s">
+        <v>525</v>
+      </c>
+      <c r="G135" t="s">
+        <v>13</v>
+      </c>
+      <c r="H135" t="s">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">