--- v2 (2026-04-13)
+++ v3 (2026-07-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Etablissement</t>
   </si>
   <si>
     <t>Site_web</t>
   </si>
   <si>
@@ -1899,51 +1899,51 @@
   <si>
     <t>019/325232</t>
   </si>
   <si>
     <t>Soralia-Liège</t>
   </si>
   <si>
     <t>Quai de Longdoz, 22</t>
   </si>
   <si>
     <t>04/2230253</t>
   </si>
   <si>
     <t>Soralia-Waremme</t>
   </si>
   <si>
     <t>https://ecoles-soralia-liege.be/nos-ecoles/soralia-waremme/</t>
   </si>
   <si>
     <t>Avenue de la Résistance, 1A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -2237,51 +2237,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -5763,59 +5763,50 @@
         <v>624</v>
       </c>
       <c r="C135" t="s">
         <v>625</v>
       </c>
       <c r="D135" t="s">
         <v>626</v>
       </c>
       <c r="E135">
         <v>4300</v>
       </c>
       <c r="F135" t="s">
         <v>525</v>
       </c>
       <c r="G135" t="s">
         <v>13</v>
       </c>
       <c r="H135" t="s">
         <v>620</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>